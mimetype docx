--- v0 (2026-04-16)
+++ v1 (2026-08-22)
@@ -1432,2592 +1432,3560 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>podpis zájemce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353B5BC4" w14:textId="77777777" w:rsidR="004141D8" w:rsidRDefault="004141D8" w:rsidP="004141D8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ZÁKLADNÍ A FAKULTATIVNÍ ČINNOSTI A VÝŠE ÚHRAD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413C4D70" w14:textId="77777777" w:rsidR="004141D8" w:rsidRDefault="004141D8" w:rsidP="004141D8">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6946"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="46C64321" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="73C8F60D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22517A97" w14:textId="77777777" w:rsidR="005C41C3" w:rsidRPr="00DE7B8C" w:rsidRDefault="005C41C3" w:rsidP="00977EA8">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="54FB1BFE" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE7B8C">
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ZÁKLADNÍ ČINNOSTI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AD8B133" w14:textId="77777777" w:rsidR="005C41C3" w:rsidRPr="00DE7B8C" w:rsidRDefault="005C41C3" w:rsidP="00977EA8">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="406DBC7C" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NÁHRADA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>v Kč</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CE4B963" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>méně než 80 hodin péče za měsíc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5612A9CC" w14:textId="77777777" w:rsidR="005C41C3" w:rsidRPr="00DE7B8C" w:rsidRDefault="005C41C3" w:rsidP="00977EA8">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="7DA8EAB8" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE7B8C">
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NÁHRADA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE7B8C">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE7B8C">
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>v Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2508E0C3" w14:textId="77777777" w:rsidR="005C41C3" w:rsidRPr="00DE7B8C" w:rsidRDefault="005C41C3" w:rsidP="00977EA8">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="54419A4A" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...58 lines deleted...]
-            <w:r w:rsidRPr="00DE7B8C">
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>více než 80 hodin péče za měsíc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="046DDF1A" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="75EEDCEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F944382" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DE7B8C">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I. POMOC PŘI ZVLÁDÁNÍ BĚŽNÝCH ÚKONŮ PÉČE O VLASTNÍ OSOBU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="21BD6E8C" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="049B4B51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3449C3E1" w14:textId="2C52DDA9" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Pomoc a podpora při podávání jídla a pití</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:t>5,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEC6DE7" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>5,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6540DE41" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="599FD6D9" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="2CF36317" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při oblékání, svlékání</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E84F6B9" w14:textId="5E7F2F3C" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc s užitím doplňku stravy nebo potraviny pro zvláštní lékařské účely podávaných ústy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFA0461" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B86C9AA" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="70494002" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="5F40C4EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při prostorové orientaci, samostatném pohybu ve vnitřním prostoru</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF9DA91" w14:textId="21AB0D77" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při oblékání, svlékání, obouvání a zouvání, popřípadě za použití speciální pomůcky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4242C4DE" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16874A79" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="2FED8B8F" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="57545600" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při přesunu na lůžko nebo vozík</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7764FA58" w14:textId="3C83FDEC" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc s použitím neinvazivního zdravotnického prostředku sloužícího k podpoře pohybu nebo funkce končetiny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77E4ED43" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246F27BD" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="42D42A5B" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="77B5BC5F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:t>II. POMOC PŘI OSOBNÍ HYGIENĚ NEBO POSKYTNUTÍ PODMÍNEK PRO OSOBNÍ HYGIENU</w:t>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A67A8F" w14:textId="29BA4EDB" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc s použitím kompenzační pomůcky nezbytné pro běžné denní činnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB8AD0B" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06D36AD2" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="0BDE9EDA" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="24930A6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při úkonech osobní hygieny</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA25884" w14:textId="43C61CCC" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orientační sledování základních tělesných projevů a fyziologických funkcí běžně vnímatelných nebo zjistitelných neinvazivním způsobem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="082AB7D8" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69DB7E8E" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="1CD775B1" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="26F52E18" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při základní péči o vlasy a nehty (mytí, fénování vlasů, stříhání nehtů)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CDE564" w14:textId="43C73045" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při prostorové orientaci, samostatném pohybu ve vnitřním prostoru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30E6376C" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE8FB16" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="3E497845" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="0C766833" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při použití WC</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F623EA" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pomoc při přesunu na lůžko nebo vozík a pomoc při vstávání, uléhání, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AF52EF" w14:textId="79374704" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">posazování, změně, úpravě a zajištění pohodlné a bezpečné polohy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0D51D2" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2008CB92" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="121171CD" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="41CABD56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35881CEF" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>III. POSKYTNUTÍ STRAVY NEBO POMOC PŘI ZAJIŠTĚNÍ STRAVY</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>II. POMOC PŘI OSOBNÍ HYGIENĚ NEBO POSKYTNUTÍ PODMÍNEK PRO OSOBNÍ HYGIENU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="53A7E4FE" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="4D2F9AC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Poskytnutí oběda odpovídající zásadám racionální výživy a potřebám dietního stravování</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19CE7525" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při úkonech osobní hygieny a péči o pokožku bez porušení integrity kůže</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:t>,- za oběd</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2070CB4F" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>,- za oběd</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22345863" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="394A6BCA" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="78381CFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Dovoz oběda </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F86AA4" w14:textId="0CE8AD80" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pomoc při základní péči o vlasy a nehty </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:t>,- za úkon</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1FEF58" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>,- za úkon</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="002DCDAD" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="5C85783E" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="7D69A064" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Donáška oběda obyvatelům Domu s pečovatelskou službou</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FA0925" w14:textId="0070045E" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při ošetření drobných porušení integrity kůže, která nejsou komplikovaná ani chronického charakteru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za úkon</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3DB332" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za úkon</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C106E70" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="4D48CA3A" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="2C26CF1B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při přípravě jídla a pití</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF36876" w14:textId="7DDF19D8" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc a podpora při fyziologickém vyprazdňování a s tím související hygienou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFB7366" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2286E5B3" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="5015A3F7" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="304E0740" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Příprava a podání jídla a pití</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67E418CC" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při vypuštění nebo výměně sběrného sáčku při zavedené cévce z močového měchýře</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="349829B8" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8548FE" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="5CBD9B8D" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="3187D0C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05413480" w14:textId="4DA194B4" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>IV. POMOC PŘI ZAJIŠTĚNÍ CHODU DOMÁCNOSTI</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>III. POSKYTNUTÍ STRAVY NEBO POMOC PŘI ZAJIŠTĚNÍ STRAVY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="4DEEDA56" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="30E377FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Běžný úklid a údržba domácnosti (utření prachu, vytření podlahy, vysávání, mytí WC, koupelny, vynesení odpadků, převlečení ložního prádla, mytí nádobí, praní prádla ve vlastní pračce klienta)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BA206C" w14:textId="50C3CFDC" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Poskytnutí oběda odpovídající zásadám racionální výživy a potřebám dietního stravování</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="207A86AF" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>135,- za oběd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178DAAF0" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>135,- za oběd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="722028FB" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="5D91DD69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Pomoc při zajištění velkého úklidu domácnosti, např. sezónního úklidu, úklidu po malování, mytí oken</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFCD5D8" w14:textId="261F54C7" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dovoz oběda </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71A47989" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>50,- za úkon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD77434" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>50,- za úkon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="0516404F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEC6086" w14:textId="09F0B3EE" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Donáška oběda obyvatelům Domu s pečovatelskou službou</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="533FB737" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30,- za úkon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E649E35" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>30,- za úkon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="3E5C1662" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="413DC886" w14:textId="578DF434" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při přípravě jídla a pití</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A428A3A" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65BDD332" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="6661B9A1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E38F8B" w14:textId="13B2EB23" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Příprava a podání jídla a pití</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C06BDF6" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B24084" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="0668FEDE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1B3FBC" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t>,- za hod.</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>IV. POMOC PŘI ZAJIŠTĚNÍ CHODU DOMÁCNOSTI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="3453495A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3364A5" w14:textId="69202681" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Běžný úklid a údržba domácnosti </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74A8FC15" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11DBB249" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="4F46EBFE" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="2396A3C6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="630567DE" w14:textId="7CA1D6A2" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pomoc při zajištění velkého úklidu domácnosti, např. sezónního úklidu, úklidu po malování</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="616E8D15" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69274BDF" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="1D290CDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65159CC6" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Donáška vody</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="092C3A77" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00CB953E" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="1BBB8151" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="21F17489" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Topení v</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7970D5D5" w14:textId="377DF4E1" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Topení v kamnech včetně donášky a přípravy topiva, údržba topných zařízen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t>donášky a přípravy topiva, údržba topných zařízení</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>í</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78C841B7" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="358DF4B4" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="7DD4E6FB" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="742F41FE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8FD522" w14:textId="3EF3CF48" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Praní a žehlení osobního a ložního prádla, včetně drobných úprav u poskytovatele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:t>0,- za kg</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37F06074" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>110,- za kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>0,- za kg</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB11996" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>110,- za kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="6768B2C8" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="74F5FF04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D5D917" w14:textId="71E8CD38" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Běžný nákup, pochůzka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF617AE" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31F73D43" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="35CC1AE5" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="09E4DB8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2415AEBC" w14:textId="75CDF846" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Velký nákup, např. týdenní nákup, nákup ošacení a nezbytného vybavení domácnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...25 lines deleted...]
-              <w:t>0,- za úkon</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDD170B" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>180,- za úkon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>0,- za úkon</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32C9FC67" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>180,- za úkon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="4AB80A9A" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="214A7683" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC78BC9" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DE7B8C">
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>V. ZPROSTŘEDKOVÁNÍ KONTAKTU SE SPOLEČENSKÝM PROSTŘEDÍM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="5BDCF566" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="1BAF871B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Doprovázení klienta k lékaři, na orgány veřejné moci a instituce poskytující veřejné služby a doprovázení zpět, doprovázení dětí do školy</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFAA293" w14:textId="741DF519" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Doprovázení k lékaři, na orgány veřejné moci a instituce poskytující veřejné služby, do zaměstnání, doprovázení dětí a dospělých do školy, školských zařízení a doprovázení zpět</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:hideMark/>
-[...19 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="093BCF40" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-              <w:t>,- za hod.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="568A88D0" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="32AAA1FF" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="79875E3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37DECDBB" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>POMOC PŘI UPLATŇOVÁNÍ PRÁV, OPRÁVNĚNÝCH ZÁJMŮ A PŘI OBSTARÁVÁNÍ OSOBNÍCH ZÁLEŽITOSTÍ</w:t>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VI. POMOC PŘI UPLATŇOVÁNÍ PRÁV, OPRÁVNĚNÝCH ZÁJMŮ A PŘI OBSTARÁVÁNÍ OSOBNÍCH ZÁLEŽITOSTÍ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="71E343AA" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="09E3F0B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3971A06E" w14:textId="5453D073" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Pomoc při komunikaci vedoucí k uplatňování práv a oprávněných zájmů</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57246624" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6F462D" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="10708C06" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="33FBED4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E21F0" w14:textId="77597D00" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Pomoc při vyřizování běžných záležitostí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5378F058" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A938FB" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="67FC5A66" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="28FAA26A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62CB369A" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:t>. POMOC PŘI ZAJIŠTĚNÍ BEZPEČÍ A MOŽNOSTI SETRVÁNÍ V PŘIROZENÉM SOCIÁLNÍM PROSTŘEDÍ</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VII. POMOC PŘI ZAJIŠTĚNÍ BEZPEČÍ A MOŽNOSTI SETRVÁNÍ V PŘIROZENÉM SOCIÁLNÍM PROSTŘEDÍ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="5F18F8B3" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="3BC5AD85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-              <w:t>Dohled, aby osoba závislá na pomoci nezpůsobila ohrožení sobě ani svému okolí</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="323588A3" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dohled, aby osoba závislá na pomoci nezpůsobila ohrožení sobě ani svému </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F89BC2" w14:textId="72DE5AF8" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>okolí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7C5E3B" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>165,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4037E7D5" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>145,- za hod.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="739B50CA" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="6B016B21" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47065CC7" w14:textId="2E81D487" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>FAKULTATIVNÍ ČINNOSTI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C09CBFC" w14:textId="77777777" w:rsidR="005C41C3" w:rsidRPr="007F485A" w:rsidRDefault="005C41C3" w:rsidP="00977EA8">
-[...1 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="5A222565" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00DE7B8C">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NÁHRADA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE7B8C">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE7B8C">
-[...21 lines deleted...]
-              <w:t>Kč</w:t>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>v Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C41C3" w:rsidRPr="00AB032D" w14:paraId="49D3F283" w14:textId="77777777" w:rsidTr="00977EA8">
+      <w:tr w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w14:paraId="485A5882" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
-            <w:hideMark/>
-[...30 lines deleted...]
-              <w:t>, Hracholusky</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3077D038" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Doprava klienta vozidlem poskytovatele – v okruhu Netolice, Petrův Dvůr, Babice, Olšovice, Chvalovice, Mahouš, Němčice, Lužice, Malovice, Hracholusky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:hideMark/>
-[...26 lines deleted...]
-              <w:t>,- za 1 km</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7BB84D" w14:textId="77777777" w:rsidR="00CF1A45" w:rsidRPr="00CF1A45" w:rsidRDefault="00CF1A45" w:rsidP="00CF1A45">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF1A45">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>11,- za 1 km</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BDFF882" w14:textId="77777777" w:rsidR="004141D8" w:rsidRDefault="004141D8" w:rsidP="004141D8">
+    <w:p w14:paraId="6A4D80FF" w14:textId="7050551E" w:rsidR="004141D8" w:rsidRDefault="004141D8" w:rsidP="00CF1A45">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní a fakultativní činnosti a výše úhrad pečovatelské služby jsou v souladu se Zákonem č. 108/2006 Sb., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t>o sociálních službách a dle ustanovení Vyhlášky č. 505/2006 Sb., kterou se provádějí některá ustanovení zákona o sociálních službách.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5A9473" w14:textId="77777777" w:rsidR="004141D8" w:rsidRDefault="004141D8" w:rsidP="004141D8">
+    <w:p w14:paraId="29B72702" w14:textId="47917AA5" w:rsidR="002A661B" w:rsidRPr="002A661B" w:rsidRDefault="004141D8" w:rsidP="00CF1A45">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Výše úhrad je vypočítávána na základě skutečně stráveného času při vykonávání úkonu.</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A661B" w:rsidRPr="002A661B" w:rsidSect="00DC1DCE">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1418" w:header="289" w:footer="289" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="738E0CB0" w14:textId="77777777" w:rsidR="00417030" w:rsidRDefault="00417030" w:rsidP="002A661B">
+    <w:p w14:paraId="62914E3C" w14:textId="77777777" w:rsidR="003E25B1" w:rsidRDefault="003E25B1" w:rsidP="002A661B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DF80357" w14:textId="77777777" w:rsidR="00417030" w:rsidRDefault="00417030" w:rsidP="002A661B">
+    <w:p w14:paraId="0E6B03B7" w14:textId="77777777" w:rsidR="003E25B1" w:rsidRDefault="003E25B1" w:rsidP="002A661B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25C2F47F" w14:textId="77777777" w:rsidR="00F164CE" w:rsidRDefault="00F164CE">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AA39B0E" w14:textId="77777777" w:rsidR="002A661B" w:rsidRPr="00E977AA" w:rsidRDefault="002A661B" w:rsidP="002A661B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4075,61 +5043,61 @@
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>316</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="467CDE1C" w14:textId="77777777" w:rsidR="00F164CE" w:rsidRDefault="00F164CE">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="220067D2" w14:textId="77777777" w:rsidR="00417030" w:rsidRDefault="00417030" w:rsidP="002A661B">
+    <w:p w14:paraId="304DF47B" w14:textId="77777777" w:rsidR="003E25B1" w:rsidRDefault="003E25B1" w:rsidP="002A661B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63748686" w14:textId="77777777" w:rsidR="00417030" w:rsidRDefault="00417030" w:rsidP="002A661B">
+    <w:p w14:paraId="1EF9F433" w14:textId="77777777" w:rsidR="003E25B1" w:rsidRDefault="003E25B1" w:rsidP="002A661B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72F8AA74" w14:textId="77777777" w:rsidR="00F164CE" w:rsidRDefault="00F164CE">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A09902" w14:textId="0129FCEF" w:rsidR="00C02BD8" w:rsidRDefault="00F423E5" w:rsidP="00314CC7">
     <w:pPr>
@@ -4231,114 +5199,118 @@
       <w:r w:rsidR="00C63C79" w:rsidRPr="00C63C79">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>pecovatelska@pohodanetolice.cz</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FDE8AF3" w14:textId="77777777" w:rsidR="00F164CE" w:rsidRDefault="00F164CE">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00314CC7"/>
+    <w:rsid w:val="000A7483"/>
     <w:rsid w:val="00101F73"/>
     <w:rsid w:val="00165EA1"/>
     <w:rsid w:val="001D3456"/>
     <w:rsid w:val="00206127"/>
     <w:rsid w:val="00244074"/>
     <w:rsid w:val="002A661B"/>
     <w:rsid w:val="00314CC7"/>
     <w:rsid w:val="00354217"/>
+    <w:rsid w:val="003E25B1"/>
     <w:rsid w:val="0041034B"/>
     <w:rsid w:val="004141D8"/>
     <w:rsid w:val="00417030"/>
     <w:rsid w:val="00446AA7"/>
     <w:rsid w:val="00451562"/>
     <w:rsid w:val="00456DF9"/>
     <w:rsid w:val="004C1398"/>
     <w:rsid w:val="005455A3"/>
     <w:rsid w:val="00596A1F"/>
     <w:rsid w:val="005C41C3"/>
     <w:rsid w:val="005E3586"/>
     <w:rsid w:val="00670AF5"/>
     <w:rsid w:val="0068171A"/>
     <w:rsid w:val="006B08E1"/>
     <w:rsid w:val="006D528F"/>
     <w:rsid w:val="006E020B"/>
     <w:rsid w:val="00700317"/>
     <w:rsid w:val="00714171"/>
     <w:rsid w:val="00786884"/>
     <w:rsid w:val="0081073D"/>
     <w:rsid w:val="008A4290"/>
     <w:rsid w:val="008B6D80"/>
     <w:rsid w:val="009133F4"/>
     <w:rsid w:val="00A241E7"/>
     <w:rsid w:val="00A667DA"/>
     <w:rsid w:val="00BF20FA"/>
     <w:rsid w:val="00C02BD8"/>
     <w:rsid w:val="00C5056C"/>
     <w:rsid w:val="00C63C79"/>
     <w:rsid w:val="00C9705A"/>
+    <w:rsid w:val="00CF1A45"/>
     <w:rsid w:val="00CF5000"/>
     <w:rsid w:val="00DC1DCE"/>
     <w:rsid w:val="00E115D8"/>
     <w:rsid w:val="00E539FA"/>
     <w:rsid w:val="00E95FDA"/>
     <w:rsid w:val="00E977AA"/>
     <w:rsid w:val="00F164CE"/>
     <w:rsid w:val="00F41B94"/>
     <w:rsid w:val="00F423E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4769,51 +5741,50 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004141D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
@@ -5323,71 +6294,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1FF2F4B-FF17-438B-BD12-80C6B42B5553}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HP_DS Pohoda_2023</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3405</Characters>
+  <Pages>3</Pages>
+  <Words>701</Words>
+  <Characters>4141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3975</CharactersWithSpaces>
+  <CharactersWithSpaces>4833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrea Tajanovská</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>